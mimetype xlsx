--- v0 (2026-05-19)
+++ v1 (2026-09-17)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E29"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Date limite</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Utilisation</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -798,391 +798,461 @@
           <t>Voltaren Gel 1%</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>2027-05-31</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t xml:space="preserve">Anti-douleur: Entorses - Contusions </t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Douleur</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lamaline </t>
+          <t>TRIMEBUTINE</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2027-09-30</t>
+          <t>2027-07-31</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anti douleur, 1 à 2 gélules 3 fois par jour, pendant 5 jours </t>
-[...4 lines deleted...]
-          <t>Douleur</t>
+          <t xml:space="preserve">Prendre 1 cp si gêne abdominale, jusqu’à 3 fois par jour </t>
         </is>
       </c>
       <c r="E16" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fervex </t>
+          <t xml:space="preserve">Lamaline </t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>2028-03-31</t>
+          <t>2027-09-30</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rhume, Rhinite - État grippal- Rhino-pharyngite </t>
+          <t xml:space="preserve">Anti douleur, 1 à 2 gélules 3 fois par jour, pendant 5 jours </t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Fièvre</t>
+          <t>Douleur</t>
         </is>
       </c>
       <c r="E17" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Arnigel</t>
+          <t xml:space="preserve">Fervex </t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>2028-04-30</t>
+          <t>2028-03-31</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ecchymose Contusions Fatigue musculaire </t>
+          <t xml:space="preserve">Rhume, Rhinite - État grippal- Rhino-pharyngite </t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Douleur</t>
+          <t>Fièvre</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Macrogol 4000</t>
+          <t>Arnigel</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>2028-04-30</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 sachets le matin  si pas de selles </t>
+          <t xml:space="preserve">Ecchymose Contusions Fatigue musculaire </t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Digestif</t>
+          <t>Douleur</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>TRIMEBUTINE 100 MG</t>
+          <t>Macrogol 4000</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2028-05-31</t>
+          <t>2028-04-30</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Douleurs du ventre </t>
+          <t xml:space="preserve">2 sachets le matin  si pas de selles </t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Douleur</t>
+          <t>Digestif</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>GrinTuss Sirop Adultes</t>
+          <t>TRIMEBUTINE 100 MG</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>2028-05-31</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Toux sèche et grasse</t>
+          <t xml:space="preserve">Douleurs du ventre </t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Toux + état grippal</t>
+          <t>Douleur</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Doliprane 500 mg</t>
+          <t>GrinTuss Sirop Adultes</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2028-06-30</t>
+          <t>2028-05-31</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Douleurs et fièvre </t>
+          <t>Toux sèche et grasse</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Douleur</t>
+          <t>Toux + état grippal</t>
         </is>
       </c>
       <c r="E22" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Puressentiel</t>
+          <t>Doliprane 500 mg</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>2028-08-07</t>
+          <t>2028-06-30</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spray nasal décongestionnant </t>
+          <t xml:space="preserve">Douleurs et fièvre </t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Analgesique</t>
+          <t>Douleur</t>
         </is>
       </c>
       <c r="E23" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>BRICANYL Turbuhaler</t>
+          <t>Puressentiel</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2028-08-31</t>
+          <t>2028-08-07</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Problème respiratoire </t>
+          <t xml:space="preserve">Spray nasal décongestionnant </t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Allergie</t>
+          <t>Analgesique</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>RHINALLERGY</t>
+          <t>BRICANYL Turbuhaler</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>2028-11-10</t>
+          <t>2028-08-31</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Rhinite allergique et conjonctivite (rhume des foins)</t>
+          <t xml:space="preserve">Problème respiratoire </t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Allergie</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Doliprane 1000 mg</t>
+          <t>Phloroglucinol</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>2028-11-30</t>
+          <t>2028-10-31</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Rhinopharyngite</t>
+          <t xml:space="preserve">1cp si spasmes intestinaux, maxi 3 par jour </t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Virus / bactéries</t>
+          <t>Digestif</t>
         </is>
       </c>
       <c r="E26" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spasfon </t>
+          <t>RHINALLERGY</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2028-11-10</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Douleurs spasmodiques </t>
+          <t>Rhinite allergique et conjonctivite (rhume des foins)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Douleur</t>
+          <t>Allergie</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Sparadrap 2,5 cm x 5 m</t>
+          <t>Doliprane 1000 mg</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>2030-03-30</t>
+          <t>2028-11-30</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ruban ultra doux peau sensible </t>
+          <t>Rhinopharyngite</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Pansements</t>
+          <t>Virus / bactéries</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
+          <t xml:space="preserve">Bricanyl </t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>2029-01-31</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1 à 2 bouffées si besoin </t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Allergènes</t>
+        </is>
+      </c>
+      <c r="E29" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Spasfon </t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>2029-04-30</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Douleurs spasmodiques </t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Douleur</t>
+        </is>
+      </c>
+      <c r="E30" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>Sparadrap 2,5 cm x 5 m</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>2030-03-31</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ruban ultra doux peau sensible </t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Pansements</t>
+        </is>
+      </c>
+      <c r="E31" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
           <t>Diazépam Teva 5mg</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
+      <c r="B32" t="inlineStr">
         <is>
           <t>2030-06-30</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
+      <c r="C32" t="inlineStr">
         <is>
           <t xml:space="preserve">Trouble du sommeil </t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D32" t="inlineStr">
         <is>
           <t>Sommeil</t>
         </is>
       </c>
-      <c r="E29" t="n">
+      <c r="E32" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>